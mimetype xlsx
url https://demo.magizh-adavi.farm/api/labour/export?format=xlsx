--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -12,179 +12,401 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Workers" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Wage Payments" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Advances &amp; Deductions" state="visible" r:id="rId6"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="22">
-[...1 lines deleted...]
-    <t>Magizh Adavi Farm — Worker Roster — 30 August 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="90">
+  <si>
+    <t>Magizh Adavi Farm — Worker Roster — 1 November 2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Daily Wage</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Bank Account</t>
   </si>
   <si>
     <t>IFSC</t>
   </si>
   <si>
     <t>Bank Name</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Magizh Adavi Farm — Wage Payments — 30 August 2026</t>
+    <t>Karthikeyan P</t>
+  </si>
+  <si>
+    <t>Driver</t>
+  </si>
+  <si>
+    <t>9841123005</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>Active</t>
+  </si>
+  <si>
+    <t>Arumugam S</t>
+  </si>
+  <si>
+    <t>Field Worker</t>
+  </si>
+  <si>
+    <t>9841123011</t>
+  </si>
+  <si>
+    <t>Balu G</t>
+  </si>
+  <si>
+    <t>9841123008</t>
+  </si>
+  <si>
+    <t>Dinesh R</t>
+  </si>
+  <si>
+    <t>9841123007</t>
+  </si>
+  <si>
+    <t>Ganesan V</t>
+  </si>
+  <si>
+    <t>9841123009</t>
+  </si>
+  <si>
+    <t>Karuppaiah V</t>
+  </si>
+  <si>
+    <t>9841123002</t>
+  </si>
+  <si>
+    <t>Kavitha S</t>
+  </si>
+  <si>
+    <t>9841123016</t>
+  </si>
+  <si>
+    <t>Lakshmi V</t>
+  </si>
+  <si>
+    <t>9841123014</t>
+  </si>
+  <si>
+    <t>Meenakshi R</t>
+  </si>
+  <si>
+    <t>9841123015</t>
+  </si>
+  <si>
+    <t>Muthu D</t>
+  </si>
+  <si>
+    <t>9841123013</t>
+  </si>
+  <si>
+    <t>Parvathi M</t>
+  </si>
+  <si>
+    <t>9841123017</t>
+  </si>
+  <si>
+    <t>Ramu K</t>
+  </si>
+  <si>
+    <t>9841123003</t>
+  </si>
+  <si>
+    <t>Selvam T</t>
+  </si>
+  <si>
+    <t>9841123004</t>
+  </si>
+  <si>
+    <t>Selvi T</t>
+  </si>
+  <si>
+    <t>9841123018</t>
+  </si>
+  <si>
+    <t>Shankar M</t>
+  </si>
+  <si>
+    <t>9841123012</t>
+  </si>
+  <si>
+    <t>Valli G</t>
+  </si>
+  <si>
+    <t>9841123019</t>
+  </si>
+  <si>
+    <t>Velavan A</t>
+  </si>
+  <si>
+    <t>9841123010</t>
+  </si>
+  <si>
+    <t>Malathi D</t>
+  </si>
+  <si>
+    <t>Seasonal</t>
+  </si>
+  <si>
+    <t>9841123021</t>
+  </si>
+  <si>
+    <t>Sumathy K</t>
+  </si>
+  <si>
+    <t>9841123020</t>
+  </si>
+  <si>
+    <t>Thilaga V</t>
+  </si>
+  <si>
+    <t>9841123022</t>
+  </si>
+  <si>
+    <t>Anbu M</t>
+  </si>
+  <si>
+    <t>Skilled Worker</t>
+  </si>
+  <si>
+    <t>9841123006</t>
+  </si>
+  <si>
+    <t>Murugan S</t>
+  </si>
+  <si>
+    <t>Supervisor</t>
+  </si>
+  <si>
+    <t>9841123001</t>
+  </si>
+  <si>
+    <t>Magizh Adavi Farm — Wage Payments — 1 November 2026</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Worker</t>
   </si>
   <si>
     <t>Period</t>
   </si>
   <si>
     <t>Net Amount</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>Magizh Adavi Farm — Advances &amp; Deductions — 30 August 2026</t>
+    <t>Magizh Adavi Farm — Advances &amp; Deductions — 1 November 2026</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Amount</t>
+    <t>Amount (₹)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Recovered</t>
+  </si>
+  <si>
+    <t>20 May 2026</t>
+  </si>
+  <si>
+    <t>Bonus</t>
+  </si>
+  <si>
+    <t>Bonus for extra work during turmeric harvest</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>18 Apr 2026</t>
+  </si>
+  <si>
+    <t>Advance</t>
+  </si>
+  <si>
+    <t>House repair – roof damage</t>
+  </si>
+  <si>
+    <t>5 Apr 2026</t>
+  </si>
+  <si>
+    <t>Recovery</t>
+  </si>
+  <si>
+    <t>Partial recovery of March advance</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>10 Mar 2026</t>
+  </si>
+  <si>
+    <t>Medical treatment – advance on wages</t>
+  </si>
+  <si>
+    <t>15 Feb 2026</t>
+  </si>
+  <si>
+    <t>Wedding in family – advance on wages</t>
+  </si>
+  <si>
+    <t>20 Jan 2026</t>
+  </si>
+  <si>
+    <t>School fees for children</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="₹#,##0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1B4332"/>
       <sz val="13"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
+    </font>
+    <font>
       <sz val="9"/>
     </font>
     <font>
       <b/>
       <color rgb="FF92400E"/>
       <sz val="13"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1B4332"/>
       <sz val="10"/>
     </font>
     <font>
       <b/>
       <color rgb="FF059669"/>
       <sz val="10"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1E40AF"/>
       <sz val="13"/>
     </font>
+    <font>
+      <b/>
+      <color rgb="FFDC2626"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <b/>
+      <color rgb="FF059669"/>
+      <sz val="9"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8F3DC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1B4332"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF9FAFB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD97706"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBEAFE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
@@ -194,72 +416,96 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFD1D5DB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF2D6A4F"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -563,229 +809,921 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" ht="18" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="4">
+        <v>550</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="6">
+        <v>420</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="4">
+        <v>450</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="6">
+        <v>450</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="4">
+        <v>450</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="6">
+        <v>500</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="4">
+        <v>380</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="6">
+        <v>380</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="4">
+        <v>380</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="6">
+        <v>400</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="4">
+        <v>380</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="6">
+        <v>450</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="4">
+        <v>450</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="6">
+        <v>380</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="4">
+        <v>420</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="6">
+        <v>380</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="4">
+        <v>420</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="6">
+        <v>350</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="4">
+        <v>350</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="6">
+        <v>350</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="4">
+        <v>550</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="6">
+        <v>650</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="34" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
     </row>
     <row r="2" ht="18" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="4" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="4" t="s">
+      <c r="A2" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="4" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="D2" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E3" s="7">
+      <c r="A3" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E3" s="11">
         <v>0</v>
       </c>
-      <c r="F3" s="5" t="s">
-        <v>15</v>
+      <c r="F3" s="9" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F8"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="8" t="s">
+      <c r="A1" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+    </row>
+    <row r="2" ht="18" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C2" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D2" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="E2" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="F2" s="13" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D3" s="4">
+        <v>1500</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F3" s="14" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" ht="15" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D4" s="6">
+        <v>2500</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="8"/>
-[...22 lines deleted...]
-        <v>21</v>
+      <c r="C5" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D5" s="4">
+        <v>1500</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D6" s="6">
+        <v>3000</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D7" s="4">
+        <v>5000</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D8" s="6">
+        <v>4000</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>