--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -50,51 +50,51 @@
   <si>
     <t>+919841200108</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>deepa.c@gmail.com</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Mylapore, Chennai 600004</t>
   </si>
   <si>
     <t>PAN / KYC</t>
   </si>
   <si>
     <t>HKDCH0123V</t>
   </si>
   <si>
     <t>KYC Status</t>
   </si>
   <si>
-    <t>pending</t>
+    <t>Pending</t>
   </si>
   <si>
     <t>Bank Name</t>
   </si>
   <si>
     <t>Kotak Mahindra</t>
   </si>
   <si>
     <t>Referral Source</t>
   </si>
   <si>
     <t>Facebook organic produce group</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>School teacher; first-time farm investor; small ticket size</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Season</t>
   </si>