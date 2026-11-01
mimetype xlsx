--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -44,51 +44,51 @@
   <si>
     <t>Senthil Murugan</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>+919841200107</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Papanasam, Thanjavur 614205</t>
   </si>
   <si>
     <t>PAN / KYC</t>
   </si>
   <si>
     <t>GTSM6789U</t>
   </si>
   <si>
     <t>KYC Status</t>
   </si>
   <si>
-    <t>submitted</t>
+    <t>Submitted</t>
   </si>
   <si>
     <t>Bank Name</t>
   </si>
   <si>
     <t>Union Bank</t>
   </si>
   <si>
     <t>Referral Source</t>
   </si>
   <si>
     <t>Fellow farmer – peer network</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Small-scale farmer; learning organic methods by investing</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Season</t>
   </si>