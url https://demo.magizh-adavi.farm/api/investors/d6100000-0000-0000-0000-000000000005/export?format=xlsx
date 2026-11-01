--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -44,51 +44,51 @@
   <si>
     <t>Jayalakshmi Natarajan</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>+919841200105</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Thanjavur 613001</t>
   </si>
   <si>
     <t>PAN / KYC</t>
   </si>
   <si>
     <t>ERNJN7890S</t>
   </si>
   <si>
     <t>KYC Status</t>
   </si>
   <si>
-    <t>verified</t>
+    <t>Verified</t>
   </si>
   <si>
     <t>Bank Name</t>
   </si>
   <si>
     <t>Indian Bank</t>
   </si>
   <si>
     <t>Referral Source</t>
   </si>
   <si>
     <t>Referred by Muthuswamy Pillai</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Homemaker; conservative – prefers low-risk plots</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Season</t>
   </si>