--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -50,51 +50,51 @@
   <si>
     <t>+919841200103</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>priya.v@yahoo.com</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Singapore (NRI – Tamil origin)</t>
   </si>
   <si>
     <t>PAN / KYC</t>
   </si>
   <si>
     <t>CKHPV9012M</t>
   </si>
   <si>
     <t>KYC Status</t>
   </si>
   <si>
-    <t>verified</t>
+    <t>Verified</t>
   </si>
   <si>
     <t>Bank Name</t>
   </si>
   <si>
     <t>ICICI Bank</t>
   </si>
   <si>
     <t>Referral Source</t>
   </si>
   <si>
     <t>Instagram #organicfarming</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>NRI investor; wire transfers; interested in long-duration schemes</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Season</t>
   </si>