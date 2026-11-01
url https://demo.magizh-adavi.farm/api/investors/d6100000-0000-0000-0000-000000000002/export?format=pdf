--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -50,51 +50,51 @@
   <si>
     <t>+919841200102</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>anand.sub@outlook.com</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Velachery, Chennai 600042</t>
   </si>
   <si>
     <t>PAN / KYC</t>
   </si>
   <si>
     <t>BMNSA5678K</t>
   </si>
   <si>
     <t>KYC Status</t>
   </si>
   <si>
-    <t>verified</t>
+    <t>Verified</t>
   </si>
   <si>
     <t>Bank Name</t>
   </si>
   <si>
     <t>HDFC Bank</t>
   </si>
   <si>
     <t>Referral Source</t>
   </si>
   <si>
     <t>Friend of farm owner</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>IT professional; invested in turmeric scheme, reinvesting</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Season</t>
   </si>