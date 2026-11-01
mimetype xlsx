--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -50,51 +50,51 @@
   <si>
     <t>+919841200101</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>ramesh.k@gmail.com</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Adyar, Chennai 600020</t>
   </si>
   <si>
     <t>PAN / KYC</t>
   </si>
   <si>
     <t>ABCPK1234L</t>
   </si>
   <si>
     <t>KYC Status</t>
   </si>
   <si>
-    <t>verified</t>
+    <t>Verified</t>
   </si>
   <si>
     <t>Bank Name</t>
   </si>
   <si>
     <t>State Bank of India</t>
   </si>
   <si>
     <t>Referral Source</t>
   </si>
   <si>
     <t>Organic farming expo 2024</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Chennai businessman – organic produce advocate; high-value repeat investor</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Season</t>
   </si>