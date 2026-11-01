--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -12,336 +12,597 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="P&amp;L Summary" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Expenses" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Revenue" state="visible" r:id="rId6"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="83">
-[...1 lines deleted...]
-    <t>Magizh Adavi Farm — P&amp;L Summary — 30 August 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="167">
+  <si>
+    <t>Magizh Adavi High Quality Organic Farm – P&amp;L Summary – 1 November 2026</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Expenses</t>
   </si>
   <si>
     <t>Net P&amp;L</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>Expenses — 30 August 2026</t>
+    <t>Expenses – 1 November 2026</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Amount</t>
+    <t>Amount (₹)</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>20 Jun 2026</t>
+  </si>
+  <si>
+    <t>Labour &amp; Wages</t>
+  </si>
+  <si>
+    <t>Weekly field labour wages – all zones</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>13 Jun 2026</t>
+  </si>
+  <si>
+    <t>10 Jun 2026</t>
+  </si>
+  <si>
+    <t>Irrigation &amp; Water</t>
+  </si>
+  <si>
+    <t>Electricity bill – borewell pump operations (Apr–Jun)</t>
+  </si>
+  <si>
+    <t>6 Jun 2026</t>
+  </si>
+  <si>
+    <t>5 Jun 2026</t>
+  </si>
+  <si>
+    <t>Organic Pest Control</t>
+  </si>
+  <si>
+    <t>Beauveria bassiana powder – 3 kg</t>
+  </si>
+  <si>
+    <t>1 Jun 2026</t>
+  </si>
+  <si>
+    <t>Organic Fertiliser &amp; Compost</t>
+  </si>
+  <si>
+    <t>Coir pith compost – 3 tonnes for Z3 blocks</t>
+  </si>
+  <si>
+    <t>31 May 2026</t>
+  </si>
+  <si>
+    <t>Equipment Maintenance</t>
+  </si>
+  <si>
+    <t>Diesel fuel – tractor + pump operations (May)</t>
+  </si>
+  <si>
+    <t>30 May 2026</t>
+  </si>
+  <si>
+    <t>23 May 2026</t>
+  </si>
+  <si>
+    <t>20 May 2026</t>
+  </si>
+  <si>
+    <t>Seeds &amp; Planting</t>
+  </si>
+  <si>
+    <t>Seeraga Samba paddy seeds – next Kharif pre-purchase</t>
+  </si>
+  <si>
+    <t>16 May 2026</t>
+  </si>
+  <si>
+    <t>15 May 2026</t>
+  </si>
+  <si>
+    <t>Pheromone traps fruit fly (50 pcs) – banana + veg</t>
+  </si>
+  <si>
+    <t>10 May 2026</t>
+  </si>
+  <si>
+    <t>Panchagavya preparation – 50 litres</t>
+  </si>
+  <si>
+    <t>9 May 2026</t>
+  </si>
+  <si>
+    <t>8 May 2026</t>
+  </si>
+  <si>
+    <t>Marketing &amp; Sales</t>
+  </si>
+  <si>
+    <t>Transport – Kumbakonam to Thanjavur (May)</t>
+  </si>
+  <si>
+    <t>2 May 2026</t>
+  </si>
+  <si>
+    <t>25 Apr 2026</t>
+  </si>
+  <si>
+    <t>Battery replacement – tractor TRK-01</t>
+  </si>
+  <si>
+    <t>18 Apr 2026</t>
+  </si>
+  <si>
+    <t>Sprayer SPR-01/02 parts + calibration service</t>
+  </si>
+  <si>
+    <t>12 Apr 2026</t>
+  </si>
+  <si>
+    <t>Yellow sticky traps (200 pcs) – vegetable plots</t>
+  </si>
+  <si>
+    <t>11 Apr 2026</t>
+  </si>
+  <si>
+    <t>7 Apr 2026</t>
+  </si>
+  <si>
+    <t>Electricity bill – borewell pump operations (Jan–Mar)</t>
+  </si>
+  <si>
+    <t>5 Apr 2026</t>
+  </si>
+  <si>
+    <t>Vermicompost – 3 tonnes for vegetable plots Z2</t>
+  </si>
+  <si>
+    <t>4 Apr 2026</t>
+  </si>
+  <si>
+    <t>2 Apr 2026</t>
+  </si>
+  <si>
+    <t>Transport – Trichy Agricultural Expo participation</t>
+  </si>
+  <si>
+    <t>1 Apr 2026</t>
+  </si>
+  <si>
+    <t>WhatsApp Business + digital marketing spend</t>
+  </si>
+  <si>
+    <t>31 Mar 2026</t>
+  </si>
+  <si>
+    <t>Cold storage charges – banana ripening (March)</t>
+  </si>
+  <si>
+    <t>28 Mar 2026</t>
+  </si>
+  <si>
+    <t>22 Mar 2026</t>
+  </si>
+  <si>
+    <t>New drip laterals for Z2-C1 vegetable expansion</t>
+  </si>
+  <si>
+    <t>21 Mar 2026</t>
+  </si>
+  <si>
+    <t>20 Mar 2026</t>
+  </si>
+  <si>
+    <t>Miscellaneous</t>
+  </si>
+  <si>
+    <t>Mobile phones for 2 supervisors (farm management)</t>
+  </si>
+  <si>
+    <t>14 Mar 2026</t>
+  </si>
+  <si>
+    <t>12 Mar 2026</t>
+  </si>
+  <si>
+    <t>Certification &amp; Compliance</t>
+  </si>
+  <si>
+    <t>External soil testing – 6 plots (certified lab)</t>
+  </si>
+  <si>
+    <t>10 Mar 2026</t>
+  </si>
+  <si>
+    <t>Groundnut seeds TMV-7 – 90 kg certified</t>
+  </si>
+  <si>
+    <t>7 Mar 2026</t>
+  </si>
+  <si>
+    <t>5 Mar 2026</t>
+  </si>
+  <si>
+    <t>Pump motor PMP-02 rewind – burnt winding</t>
+  </si>
+  <si>
+    <t>1 Mar 2026</t>
+  </si>
+  <si>
+    <t>Neem oil – 20 litres for banana block pest management</t>
+  </si>
+  <si>
+    <t>28 Feb 2026</t>
+  </si>
+  <si>
+    <t>Diesel fuel – tractor + pump operations (February)</t>
+  </si>
+  <si>
+    <t>Borewell water quality test – irrigation safety</t>
+  </si>
+  <si>
+    <t>21 Feb 2026</t>
+  </si>
+  <si>
+    <t>20 Feb 2026</t>
+  </si>
+  <si>
+    <t>Packaging – jute bags, crates, printed labels (bulk)</t>
+  </si>
+  <si>
+    <t>Vermicompost – 4 tonnes for banana block Z1-C1</t>
+  </si>
+  <si>
+    <t>15 Feb 2026</t>
+  </si>
+  <si>
+    <t>Nendran banana tissue culture plants – 600 nos</t>
+  </si>
+  <si>
+    <t>14 Feb 2026</t>
+  </si>
+  <si>
+    <t>Filter &amp; pressure gauge replacement – main header line</t>
+  </si>
+  <si>
+    <t>10 Feb 2026</t>
+  </si>
+  <si>
+    <t>Pseudomonas fluorescens WP – 5 kg</t>
+  </si>
+  <si>
+    <t>7 Feb 2026</t>
+  </si>
+  <si>
+    <t>6 Feb 2026</t>
+  </si>
+  <si>
+    <t>Transport – Kumbakonam to Chennai delivery run (Feb)</t>
+  </si>
+  <si>
+    <t>1 Feb 2026</t>
+  </si>
+  <si>
+    <t>Office supplies + printing for investor brochures</t>
+  </si>
+  <si>
+    <t>31 Jan 2026</t>
+  </si>
+  <si>
+    <t>30 Jan 2026</t>
+  </si>
+  <si>
+    <t>Drip emitter replacement – Z1 banana + turmeric blocks</t>
+  </si>
+  <si>
+    <t>25 Jan 2026</t>
+  </si>
+  <si>
+    <t>Trichoderma viride – 4 kg for rhizome treatment</t>
+  </si>
+  <si>
+    <t>24 Jan 2026</t>
+  </si>
+  <si>
+    <t>22 Jan 2026</t>
+  </si>
+  <si>
+    <t>Neem cake – 500 kg for soil amendment (pre-sowing)</t>
+  </si>
+  <si>
+    <t>17 Jan 2026</t>
+  </si>
+  <si>
+    <t>15 Jan 2026</t>
+  </si>
+  <si>
+    <t>NPOP organic certification renewal – annual fee</t>
+  </si>
+  <si>
+    <t>14 Jan 2026</t>
+  </si>
+  <si>
+    <t>Staff welfare – Pongal festival bonus</t>
+  </si>
+  <si>
+    <t>12 Jan 2026</t>
+  </si>
+  <si>
+    <t>Tractor TRK-01 service – oil, filters, belt replacement</t>
+  </si>
+  <si>
+    <t>10 Jan 2026</t>
+  </si>
+  <si>
+    <t>8 Jan 2026</t>
+  </si>
+  <si>
+    <t>Safety gear – boots, gloves, masks (22 workers)</t>
+  </si>
+  <si>
+    <t>Mixed vegetable seeds – tomato, brinjal, spinach, coriander</t>
+  </si>
+  <si>
+    <t>5 Jan 2026</t>
+  </si>
+  <si>
+    <t>Market stall booking – Chennai Organic Bazaar (January)</t>
+  </si>
+  <si>
+    <t>3 Jan 2026</t>
+  </si>
+  <si>
+    <t>27 Dec 2025</t>
+  </si>
+  <si>
+    <t>20 Dec 2025</t>
+  </si>
+  <si>
+    <t>Z3 boundary fence repair – storm damage (Dec)</t>
+  </si>
+  <si>
+    <t>15 Dec 2025</t>
+  </si>
+  <si>
+    <t>Farm yard manure – 8 tonnes (Z1 general application)</t>
+  </si>
+  <si>
+    <t>13 Dec 2025</t>
+  </si>
+  <si>
+    <t>6 Dec 2025</t>
+  </si>
+  <si>
+    <t>4 Dec 2025</t>
+  </si>
+  <si>
+    <t>Salem turmeric rhizomes – 240 kg certified seed material</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>Revenue — 30 August 2026</t>
+    <t>Revenue – 1 November 2026</t>
   </si>
   <si>
     <t>Crop</t>
   </si>
   <si>
     <t>Channel</t>
   </si>
   <si>
-    <t>20 Jun 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Banana</t>
   </si>
   <si>
-    <t>market</t>
+    <t>Market</t>
   </si>
   <si>
     <t>Kumbakonam Organic Mandi – weekly produce stall</t>
   </si>
   <si>
-    <t>13 Jun 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Organic Rice</t>
   </si>
   <si>
     <t>12 Jun 2026</t>
   </si>
   <si>
-    <t>wholesale</t>
+    <t>Wholesale</t>
   </si>
   <si>
     <t>Banana 540 kg × ₹45 – FreshBox Online dispatch</t>
   </si>
   <si>
-    <t>10 Jun 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rice 500 kg × ₹62 – Annamalai Stores (delivered)</t>
   </si>
   <si>
-    <t>6 Jun 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Mixed Vegetables</t>
   </si>
   <si>
-    <t>5 Jun 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Drumstick (Moringa)</t>
   </si>
   <si>
     <t>Moringa 300 kg × ₹48 – Vani Naturals</t>
   </si>
   <si>
-    <t>30 May 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Turmeric</t>
   </si>
   <si>
-    <t>23 May 2026</t>
-[...5 lines deleted...]
-    <t>direct</t>
+    <t>Direct</t>
   </si>
   <si>
     <t>Turmeric powder 60 kg × ₹600 – direct farm sale to retail buyers</t>
   </si>
   <si>
-    <t>16 May 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>5 May 2026</t>
   </si>
   <si>
     <t>Moringa drumstick 200 kg × ₹48 – Thanjavur Market</t>
   </si>
   <si>
-    <t>2 May 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>20 Apr 2026</t>
   </si>
   <si>
-    <t>restaurant</t>
+    <t>Restaurant</t>
   </si>
   <si>
     <t>Mixed Veg 160 kg × ₹55 – Green Leaf Café</t>
   </si>
   <si>
-    <t>18 Apr 2026</t>
-[...13 lines deleted...]
-  <si>
     <t>15 Mar 2026</t>
   </si>
   <si>
     <t>Coconut</t>
   </si>
   <si>
     <t>Coconut 2000 nos × ₹11 – Roja Supermarket</t>
   </si>
   <si>
-    <t>14 Mar 2026</t>
-[...16 lines deleted...]
-  <si>
     <t>Rice 750 kg × ₹62 – bulk sale post-Kharif harvest</t>
   </si>
   <si>
-    <t>7 Feb 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Turmeric rhizome 1050 kg × ₹40 – farmer group bulk purchase</t>
   </si>
   <si>
-    <t>24 Jan 2026</t>
-[...16 lines deleted...]
-  <si>
     <t>18 Dec 2025</t>
   </si>
   <si>
     <t>Moringa pods 240 kg × ₹48 – pre-Christmas export order</t>
-  </si>
-[...4 lines deleted...]
-    <t>6 Dec 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="₹#,##0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1B4332"/>
       <sz val="13"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <sz val="9"/>
     </font>
     <font>
       <color rgb="FF059669"/>
       <sz val="9"/>
     </font>
     <font>
+      <color rgb="FFDC2626"/>
+      <sz val="9"/>
+    </font>
+    <font>
       <b/>
       <color rgb="FF1B4332"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <b/>
+      <color rgb="FFDC2626"/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8F3DC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1B4332"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF9FAFB"/>
       </patternFill>
     </fill>
@@ -354,80 +615,86 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF2D6A4F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color rgb="FFE5E7EB"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -781,948 +1048,2172 @@
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" ht="18" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="4">
         <v>108900</v>
       </c>
       <c r="C3" s="4">
-        <v>0</v>
+        <v>75100</v>
       </c>
       <c r="D3" s="5">
-        <v>108900</v>
+        <v>33800</v>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="7">
         <v>105600</v>
       </c>
       <c r="C4" s="7">
-        <v>0</v>
+        <v>130100</v>
       </c>
       <c r="D4" s="8">
-        <v>105600</v>
+        <v>-24500</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="4">
         <v>59800</v>
       </c>
       <c r="C5" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>59800</v>
+        <v>121200</v>
+      </c>
+      <c r="D5" s="9">
+        <v>-61400</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="7">
         <v>75000</v>
       </c>
       <c r="C6" s="7">
-        <v>0</v>
+        <v>138100</v>
       </c>
       <c r="D6" s="8">
-        <v>75000</v>
+        <v>-63100</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="4">
         <v>97200</v>
       </c>
       <c r="C7" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>97200</v>
+        <v>132450</v>
+      </c>
+      <c r="D7" s="9">
+        <v>-35250</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="7">
         <v>108900</v>
       </c>
       <c r="C8" s="7">
-        <v>0</v>
+        <v>178400</v>
       </c>
       <c r="D8" s="8">
-        <v>108900</v>
+        <v>-69500</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="4">
         <v>61420</v>
       </c>
       <c r="C9" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>61420</v>
+        <v>123400</v>
+      </c>
+      <c r="D9" s="9">
+        <v>-61980</v>
       </c>
     </row>
     <row r="10" ht="16" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="11">
         <v>616820</v>
       </c>
-      <c r="C10" s="10">
-[...3 lines deleted...]
-        <v>616820</v>
+      <c r="C10" s="11">
+        <v>898750</v>
+      </c>
+      <c r="D10" s="12">
+        <v>-281930</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E75"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="32" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" ht="18" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" ht="16" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="9" t="s">
+    <row r="3" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="9" t="s">
+      <c r="B3" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="14">
+        <v>20000</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="16">
+        <v>17800</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="14">
+        <v>8800</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="16">
+        <v>20700</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="14">
+        <v>1800</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="16">
+        <v>6000</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="14">
+        <v>7200</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="16">
+        <v>20200</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="14">
+        <v>20100</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="16">
+        <v>9000</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="14">
+        <v>21800</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="16">
+        <v>3000</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="14">
+        <v>3500</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="16">
+        <v>21800</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="14">
+        <v>3200</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="16">
+        <v>20300</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="14">
+        <v>3500</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="16">
+        <v>20000</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="14">
+        <v>19400</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="16">
+        <v>4200</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="14">
+        <v>1400</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="16">
+        <v>23500</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="14">
+        <v>9200</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" s="16">
+        <v>9000</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="14">
+        <v>23500</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" s="16">
+        <v>5500</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D29" s="14">
+        <v>2000</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="16">
+        <v>3800</v>
+      </c>
+      <c r="E30" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="14">
+        <v>22600</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D32" s="16">
+        <v>18500</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="14">
+        <v>22200</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D34" s="16">
+        <v>8000</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="14">
+        <v>20500</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D36" s="16">
+        <v>3600</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" s="14">
+        <v>5400</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" s="16">
+        <v>18700</v>
+      </c>
+      <c r="E38" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="D39" s="14">
+        <v>12000</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="D40" s="16">
+        <v>2800</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="14">
+        <v>19400</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D42" s="16">
+        <v>6800</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D43" s="14">
+        <v>1200</v>
+      </c>
+      <c r="E43" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D44" s="16">
+        <v>20500</v>
+      </c>
+      <c r="E44" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D45" s="14">
+        <v>6200</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="D46" s="16">
+        <v>12000</v>
+      </c>
+      <c r="E46" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D47" s="14">
+        <v>15000</v>
+      </c>
+      <c r="E47" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="16">
+        <v>18800</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="D49" s="14">
+        <v>2800</v>
+      </c>
+      <c r="E49" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D50" s="16">
+        <v>1750</v>
+      </c>
+      <c r="E50" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" s="14">
+        <v>20700</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D52" s="16">
+        <v>4800</v>
+      </c>
+      <c r="E52" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="D53" s="14">
+        <v>2500</v>
+      </c>
+      <c r="E53" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="54" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" s="16">
+        <v>17400</v>
+      </c>
+      <c r="E54" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D55" s="14">
+        <v>5600</v>
+      </c>
+      <c r="E55" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="D56" s="16">
+        <v>2400</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="57" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="14">
+        <v>22000</v>
+      </c>
+      <c r="E57" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="58" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="D58" s="16">
+        <v>7500</v>
+      </c>
+      <c r="E58" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="59" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" s="14">
+        <v>17900</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="60" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D60" s="16">
+        <v>18000</v>
+      </c>
+      <c r="E60" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="61" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="D61" s="14">
+        <v>15000</v>
+      </c>
+      <c r="E61" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="B62" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="D62" s="16">
+        <v>8500</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="63" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="14">
+        <v>22300</v>
+      </c>
+      <c r="E63" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="64" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="B64" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="D64" s="16">
+        <v>11000</v>
+      </c>
+      <c r="E64" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="65" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D65" s="14">
+        <v>3800</v>
+      </c>
+      <c r="E65" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="66" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="B66" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="D66" s="16">
+        <v>3500</v>
+      </c>
+      <c r="E66" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="67" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" s="14">
+        <v>23500</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="68" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D68" s="16">
+        <v>24000</v>
+      </c>
+      <c r="E68" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="69" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" s="14">
+        <v>21900</v>
+      </c>
+      <c r="E69" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="70" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B70" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="D70" s="16">
+        <v>8500</v>
+      </c>
+      <c r="E70" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="71" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="D71" s="14">
+        <v>9600</v>
+      </c>
+      <c r="E71" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="72" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B72" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" s="16">
+        <v>23100</v>
+      </c>
+      <c r="E72" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="73" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" s="14">
+        <v>21900</v>
+      </c>
+      <c r="E73" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="74" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B74" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="D74" s="16">
+        <v>14400</v>
+      </c>
+      <c r="E74" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="75" ht="16" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C75" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="10">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="D75" s="11">
+        <v>898750</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E42"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" ht="18" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>22</v>
+        <v>140</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="11" t="s">
+      <c r="A3" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D3" s="14">
+        <v>15500</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="4" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="11" t="s">
+      <c r="B4" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D4" s="16">
+        <v>14700</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="D5" s="14">
+        <v>24300</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C3" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="12">
+      <c r="B6" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="D6" s="16">
+        <v>31000</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D7" s="14">
+        <v>9000</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="D8" s="16">
+        <v>14400</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D9" s="14">
+        <v>9000</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D10" s="16">
+        <v>14700</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="D11" s="14">
+        <v>36000</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D12" s="16">
+        <v>11200</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D13" s="14">
+        <v>12700</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D14" s="16">
+        <v>9600</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D15" s="14">
+        <v>12400</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D16" s="16">
+        <v>12300</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="D17" s="14">
+        <v>8800</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D18" s="16">
+        <v>14100</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D19" s="14">
+        <v>9400</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D20" s="16">
+        <v>15200</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D21" s="14">
+        <v>13300</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D22" s="16">
+        <v>15900</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="D23" s="14">
+        <v>22000</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D24" s="16">
+        <v>13000</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D25" s="14">
+        <v>10800</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D26" s="16">
+        <v>10100</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D27" s="14">
+        <v>10400</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D28" s="16">
+        <v>14700</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="D29" s="14">
+        <v>46500</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D30" s="16">
         <v>15500</v>
       </c>
-      <c r="E3" s="11" t="s">
-[...166 lines deleted...]
-      <c r="D13" s="12">
+      <c r="E30" s="15" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D31" s="14">
         <v>12700</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...132 lines deleted...]
-      <c r="D21" s="12">
+      <c r="E31" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="D32" s="16">
+        <v>42000</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" s="14">
+        <v>13800</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D34" s="16">
         <v>13300</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...221 lines deleted...]
-        <v>26</v>
+      <c r="E34" s="15" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A35" s="11" t="s">
-[...8 lines deleted...]
-      <c r="D35" s="12">
+      <c r="A35" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D35" s="14">
         <v>13100</v>
       </c>
-      <c r="E35" s="11" t="s">
-        <v>26</v>
+      <c r="E35" s="13" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A36" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D36" s="14">
+      <c r="A36" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="16">
         <v>14000</v>
       </c>
-      <c r="E36" s="13" t="s">
-        <v>26</v>
+      <c r="E36" s="15" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" s="11" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="12">
+      <c r="A37" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D37" s="14">
         <v>9700</v>
       </c>
-      <c r="E37" s="11" t="s">
-        <v>26</v>
+      <c r="E37" s="13" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A38" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D38" s="14">
+      <c r="A38" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D38" s="16">
         <v>14200</v>
       </c>
-      <c r="E38" s="13" t="s">
-        <v>26</v>
+      <c r="E38" s="15" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A39" s="11" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="12">
+      <c r="A39" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="D39" s="14">
         <v>11520</v>
       </c>
-      <c r="E39" s="11" t="s">
-        <v>80</v>
+      <c r="E39" s="13" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A40" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D40" s="14">
+      <c r="A40" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D40" s="16">
         <v>11100</v>
       </c>
-      <c r="E40" s="13" t="s">
-        <v>26</v>
+      <c r="E40" s="15" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="11" t="s">
-[...8 lines deleted...]
-      <c r="D41" s="12">
+      <c r="A41" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="D41" s="14">
         <v>14900</v>
       </c>
-      <c r="E41" s="11" t="s">
-        <v>26</v>
+      <c r="E41" s="13" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="42" ht="16" customHeight="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A42" s="9" t="s">
-[...5 lines deleted...]
-      <c r="C42" s="9" t="s">
+      <c r="A42" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C42" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="11">
         <v>616820</v>
       </c>
-      <c r="E42" s="9" t="s">
-        <v>19</v>
+      <c r="E42" s="10" t="s">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>