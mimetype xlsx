--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -10,185 +10,182 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Seasons" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Harvest Log" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="56">
-[...1 lines deleted...]
-    <t>Magizh Adavi Farm — Crop Seasons — 30 August 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="55">
+  <si>
+    <t>Magizh Adavi Farm — Crop Seasons — 1 November 2026</t>
   </si>
   <si>
     <t>Season</t>
   </si>
   <si>
     <t>Crop</t>
   </si>
   <si>
     <t>Variety</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Planted</t>
   </si>
   <si>
     <t>Exp. Harvest</t>
   </si>
   <si>
     <t>Area (acres)</t>
   </si>
   <si>
     <t>Target Yield (kg)</t>
   </si>
   <si>
     <t>Harvest (kg)</t>
   </si>
   <si>
     <t>FY2026 – Groundnut Jul</t>
   </si>
   <si>
     <t>Groundnut</t>
   </si>
   <si>
     <t>TMV7</t>
   </si>
   <si>
     <t>Block A</t>
   </si>
   <si>
-    <t>planned</t>
+    <t>Planned</t>
   </si>
   <si>
     <t>6 Jul 2026</t>
   </si>
   <si>
     <t>6 Oct 2026</t>
   </si>
   <si>
     <t>FY2026 – Mixed Veg Cycle 1</t>
   </si>
   <si>
     <t>Mixed Vegetables</t>
   </si>
   <si>
     <t>Seasonal Mix</t>
   </si>
   <si>
     <t>Block D</t>
   </si>
   <si>
-    <t>growing</t>
+    <t>Growing</t>
   </si>
   <si>
     <t>5 Jan 2026</t>
   </si>
   <si>
     <t>31 Mar 2026</t>
   </si>
   <si>
     <t>FY2026 – Banana Q1</t>
   </si>
   <si>
     <t>Banana</t>
   </si>
   <si>
     <t>Nendran</t>
   </si>
   <si>
     <t>Block B</t>
   </si>
   <si>
     <t>1 Oct 2025</t>
   </si>
   <si>
     <t>30 Apr 2026</t>
   </si>
   <si>
     <t>Rabi 2025–26 – Turmeric</t>
   </si>
   <si>
     <t>Turmeric</t>
   </si>
   <si>
     <t>Salem Turmeric</t>
   </si>
   <si>
     <t>Block C</t>
   </si>
   <si>
-    <t>planted</t>
-[...1 lines deleted...]
-  <si>
     <t>20 Aug 2025</t>
   </si>
   <si>
     <t>28 Feb 2026</t>
   </si>
   <si>
     <t>Kharif 2025 – Rice</t>
   </si>
   <si>
     <t>Organic Rice</t>
   </si>
   <si>
     <t>Seeraga Samba</t>
   </si>
   <si>
-    <t>harvested</t>
+    <t>Harvested</t>
   </si>
   <si>
     <t>10 Jul 2025</t>
   </si>
   <si>
     <t>15 Nov 2025</t>
   </si>
   <si>
-    <t>Harvest Log — 30 August 2026</t>
+    <t>Harvest Log — 1 November 2026</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Qty (kg)</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>14 Jun 2026</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>13 Jun 2026</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>5 Jun 2026</t>
   </si>
@@ -816,208 +813,208 @@
       </c>
       <c r="H5" s="4">
         <v>3</v>
       </c>
       <c r="I5" s="5">
         <v>9000</v>
       </c>
       <c r="J5" s="5">
         <v>910</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F6" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="7" t="s">
+      <c r="G6" s="7" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H6" s="8">
         <v>2.5</v>
       </c>
       <c r="I6" s="9">
         <v>5000</v>
       </c>
       <c r="J6" s="6"/>
     </row>
     <row r="7" ht="15" customHeight="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="C7" s="3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="G7" s="3" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H7" s="4">
         <v>5</v>
       </c>
       <c r="I7" s="5">
         <v>12000</v>
       </c>
       <c r="J7" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="28" customWidth="1"/>
     <col min="3" max="4" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" ht="18" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D2" s="10" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="5">
         <v>95</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="9">
         <v>320</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="5">
         <v>210</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="9">
         <v>285</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" ht="16" customHeight="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C7" s="12">
         <v>910</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>