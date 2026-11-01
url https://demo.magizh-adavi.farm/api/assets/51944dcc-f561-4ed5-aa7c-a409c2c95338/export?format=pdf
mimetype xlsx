--- v0 (2026-08-30)
+++ v1 (2026-11-01)
@@ -14,51 +14,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Asset Info" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Maintenance Log" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Fuel Log" state="visible" r:id="rId6"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="49">
   <si>
-    <t>IMP-02 — Disc Harrow (24-disc) — 30 August 2026</t>
+    <t>IMP-02 — Disc Harrow (24-disc) — 1 November 2026</t>
   </si>
   <si>
     <t>Field</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Asset Code</t>
   </si>
   <si>
     <t>IMP-02</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Disc Harrow (24-disc)</t>
   </si>
   <si>
     <t>Category</t>
   </si>
@@ -86,120 +86,120 @@
   <si>
     <t>Serial Number</t>
   </si>
   <si>
     <t>Registration No.</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Purchase Date</t>
   </si>
   <si>
     <t>1 Jan 2021</t>
   </si>
   <si>
     <t>Purchase Price</t>
   </si>
   <si>
     <t>₹90,000</t>
   </si>
   <si>
     <t>Current Value</t>
   </si>
   <si>
-    <t>₹44,160</t>
+    <t>₹42,761</t>
   </si>
   <si>
     <t>Depreciated</t>
   </si>
   <si>
-    <t>51%</t>
+    <t>52%</t>
   </si>
   <si>
     <t>Annual Depreciation</t>
   </si>
   <si>
     <t>₹8,100</t>
   </si>
   <si>
     <t>Salvage Value</t>
   </si>
   <si>
     <t>₹9,000</t>
   </si>
   <si>
     <t>Depreciation Method</t>
   </si>
   <si>
-    <t>straight line</t>
+    <t>Straight Line</t>
   </si>
   <si>
     <t>Useful Life</t>
   </si>
   <si>
     <t>10 years</t>
   </si>
   <si>
     <t>Storage Location</t>
   </si>
   <si>
     <t>Equipment Store</t>
   </si>
   <si>
     <t>Odometer (km)</t>
   </si>
   <si>
     <t>Engine Hours</t>
   </si>
   <si>
     <t>Last Service</t>
   </si>
   <si>
     <t>Next Service</t>
   </si>
   <si>
     <t>Insurance Policy</t>
   </si>
   <si>
     <t>Insurance Expiry</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>24-disc offset harrow for secondary tillage</t>
   </si>
   <si>
-    <t>IMP-02 — Maintenance Log — 30 August 2026</t>
+    <t>IMP-02 — Maintenance Log — 1 November 2026</t>
   </si>
   <si>
     <t>No maintenance records logged yet.</t>
   </si>
   <si>
-    <t>IMP-02 — Fuel Log — 30 August 2026</t>
+    <t>IMP-02 — Fuel Log — 1 November 2026</t>
   </si>
   <si>
     <t>No fuel records logged yet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1B4332"/>
       <sz val="13"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>